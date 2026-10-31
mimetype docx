--- v0 (2026-05-07)
+++ v1 (2026-10-31)
@@ -56,586 +56,664 @@
     <w:p w14:paraId="4DC99545" w14:textId="1B0229B6" w:rsidR="002C583F" w:rsidRDefault="007D6E00" w:rsidP="007D6E00">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6E00">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>na terenie Gminy Duszniki</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F950B0" w14:textId="77777777" w:rsidR="007D6E00" w:rsidRPr="007B2179" w:rsidRDefault="007D6E00" w:rsidP="007D6E00">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="594C197D" w14:textId="0868636E" w:rsidR="007D6E00" w:rsidRPr="007B2179" w:rsidRDefault="007D6E00" w:rsidP="007D6E00">
+    <w:p w14:paraId="594C197D" w14:textId="7D99623D" w:rsidR="007D6E00" w:rsidRPr="007B2179" w:rsidRDefault="007D6E00" w:rsidP="007D6E00">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B2179">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">stan na </w:t>
       </w:r>
-      <w:r w:rsidR="00571C5B">
+      <w:r w:rsidR="006B5516">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3040">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006B5516">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00571C5B">
+      <w:r w:rsidR="000A3040">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>maja</w:t>
+        <w:t>października</w:t>
       </w:r>
       <w:r w:rsidRPr="007B2179">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00571C5B">
+      <w:r w:rsidR="000A3040">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007B2179">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D6E00" w14:paraId="4AE01B08" w14:textId="77777777" w:rsidTr="006B5516">
+      <w:tr w:rsidR="007D6E00" w14:paraId="4AE01B08" w14:textId="77777777" w:rsidTr="006D1ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2086FC1A" w14:textId="01881915" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>L.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75823939" w14:textId="0B8D6487" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Nr karty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FDA405C" w14:textId="40B5FEBE" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Nazwa obiektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12E3DE9E" w14:textId="61A1565E" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Adres obiektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6E00" w14:paraId="53832036" w14:textId="77777777" w:rsidTr="006B5516">
+      <w:tr w:rsidR="007D6E00" w14:paraId="53832036" w14:textId="77777777" w:rsidTr="006D1ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1279CE43" w14:textId="370FDA83" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EA9756" w14:textId="5F76C4C7" w:rsidR="007D6E00" w:rsidRDefault="00570712" w:rsidP="007B2179">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73BCA484" w14:textId="32CBFE8F" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t>Gospodarstwo agroturystyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="270059D6" w14:textId="3BEC4799" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t>ul. Jana Pawła II 62, 64-550 Duszniki</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6E00" w14:paraId="1F01435E" w14:textId="77777777" w:rsidTr="006B5516">
+      <w:tr w:rsidR="007D6E00" w14:paraId="1F01435E" w14:textId="77777777" w:rsidTr="006D1ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68779DAB" w14:textId="5E761C49" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE89218" w14:textId="0435F2AD" w:rsidR="007D6E00" w:rsidRDefault="00570712" w:rsidP="007B2179">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28398EEB" w14:textId="41663FD2" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t>Gospodarstwo agroturystyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="432C8BF0" w14:textId="5BDAA35A" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t>Chełminko 23, 64-550 Duszniki</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6E00" w14:paraId="6898044B" w14:textId="77777777" w:rsidTr="006B5516">
+      <w:tr w:rsidR="007D6E00" w14:paraId="6898044B" w14:textId="77777777" w:rsidTr="006D1ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E822413" w14:textId="3E6D5EB6" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AEA5D9" w14:textId="23C25654" w:rsidR="007D6E00" w:rsidRDefault="00570712" w:rsidP="007B2179">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="141D5179" w14:textId="57BAD6F7" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t>Domek letniskowy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43CB480D" w14:textId="186DA67D" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t xml:space="preserve">ul. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Młynkowska</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 6E, 64-550 Duszniki</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6E00" w14:paraId="776600AB" w14:textId="77777777" w:rsidTr="006B5516">
+      <w:tr w:rsidR="007D6E00" w14:paraId="776600AB" w14:textId="77777777" w:rsidTr="006D1ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AE9AED4" w14:textId="52169480" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E4BEF9" w14:textId="0EA1BC4E" w:rsidR="007D6E00" w:rsidRDefault="00570712" w:rsidP="007B2179">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F7F4CFF" w14:textId="345B4B86" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t>SPICHLERZ budynek agroturystyczny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B993BF" w14:textId="4A5B1C52" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t>ul. Topolowa 2, 62-552 Sędzinko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6E00" w14:paraId="51069D64" w14:textId="77777777" w:rsidTr="006B5516">
+      <w:tr w:rsidR="007D6E00" w14:paraId="51069D64" w14:textId="77777777" w:rsidTr="006D1ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F348ABF" w14:textId="45E4897F" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk162948610"/>
             <w:r>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBB8725" w14:textId="3F55078B" w:rsidR="007D6E00" w:rsidRDefault="00570712" w:rsidP="007B2179">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E3C7466" w14:textId="13FA5D5D" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t>FOLKOWA ZAGRODA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="504A64B7" w14:textId="41C7CC10" w:rsidR="007D6E00" w:rsidRDefault="007B2179" w:rsidP="007B2179">
             <w:r>
               <w:t>ul. Poznańska 13, 64-553 Wilkowo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00A76012" w14:paraId="75D076E0" w14:textId="77777777" w:rsidTr="006B5516">
+      <w:tr w:rsidR="00A76012" w14:paraId="75D076E0" w14:textId="77777777" w:rsidTr="006D1ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B25DAA7" w14:textId="688FDCC7" w:rsidR="00A76012" w:rsidRDefault="00A76012" w:rsidP="0078335D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="764237D1" w14:textId="27061A0F" w:rsidR="00A76012" w:rsidRDefault="00570712" w:rsidP="0078335D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65645691" w14:textId="10F3BAA7" w:rsidR="00A76012" w:rsidRDefault="00A76012" w:rsidP="0078335D">
             <w:r>
               <w:t>ARTOTURYSTYKA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5559EC70" w14:textId="4FA0C204" w:rsidR="00A76012" w:rsidRDefault="00A76012" w:rsidP="0078335D">
             <w:r>
               <w:t>ul. Leśna 20, 64-550 Niewierz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB0F1F" w14:paraId="7E262C4D" w14:textId="77777777" w:rsidTr="006B5516">
+      <w:tr w:rsidR="00AB0F1F" w14:paraId="7E262C4D" w14:textId="77777777" w:rsidTr="006D1ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BC278B3" w14:textId="24BD8BCE" w:rsidR="00AB0F1F" w:rsidRDefault="00AB0F1F" w:rsidP="00045C25">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9D18A9" w14:textId="0D28D7D1" w:rsidR="00AB0F1F" w:rsidRDefault="00570712" w:rsidP="00045C25">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BC7D6A0" w14:textId="0E90E075" w:rsidR="00AB0F1F" w:rsidRDefault="00AB0F1F" w:rsidP="00045C25">
             <w:r>
               <w:t xml:space="preserve">OFFLINE </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>glamping</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C8179B0" w14:textId="6C043376" w:rsidR="00AB0F1F" w:rsidRDefault="00AB0F1F" w:rsidP="00045C25">
             <w:r>
               <w:t>64-553 Mieściska 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B5516" w14:paraId="231F5F3F" w14:textId="77777777" w:rsidTr="006B5516">
+      <w:tr w:rsidR="006B5516" w14:paraId="231F5F3F" w14:textId="77777777" w:rsidTr="006D1ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="111944C0" w14:textId="5E8C4F8B" w:rsidR="006B5516" w:rsidRDefault="006B5516" w:rsidP="00D72AF5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="116F33AC" w14:textId="5D7EEDC6" w:rsidR="006B5516" w:rsidRDefault="00570712" w:rsidP="00D72AF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="721E109E" w14:textId="04C92FA8" w:rsidR="006B5516" w:rsidRDefault="006B5516" w:rsidP="00D72AF5">
             <w:r>
               <w:t>Gościniec „Żółta Walizka”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06707404" w14:textId="57AF8328" w:rsidR="006B5516" w:rsidRDefault="006B5516" w:rsidP="00D72AF5">
-[...1 lines deleted...]
-              <w:t>Ul. Poznańska 2, 64-541 Podrzewie</w:t>
+          <w:p w14:paraId="06707404" w14:textId="5E1CEB48" w:rsidR="006B5516" w:rsidRDefault="006D1ECA" w:rsidP="00D72AF5">
+            <w:r>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="006B5516">
+              <w:t>l. Poznańska 2, 64-541 Podrzewie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D1ECA" w14:paraId="16184A78" w14:textId="77777777" w:rsidTr="006D1ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D661C6D" w14:textId="013F2D14" w:rsidR="006D1ECA" w:rsidRDefault="006D1ECA" w:rsidP="009E2217">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="115D5D8A" w14:textId="4CE30CFE" w:rsidR="006D1ECA" w:rsidRDefault="006D1ECA" w:rsidP="009E2217">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DA25BD" w14:textId="19AB869B" w:rsidR="006D1ECA" w:rsidRDefault="006D1ECA" w:rsidP="009E2217">
+            <w:r>
+              <w:t>Gospodarstwo agroturystyczne „Dworek Grzebienisko”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE69CC0" w14:textId="0A878748" w:rsidR="006D1ECA" w:rsidRDefault="006D1ECA" w:rsidP="009E2217">
+            <w:r>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">l. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Szkolna 18,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 64-5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>53 Grzebienisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D1931E9" w14:textId="77777777" w:rsidR="007D6E00" w:rsidRDefault="007D6E00"/>
     <w:sectPr w:rsidR="007D6E00">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -651,55 +729,57 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F7735"/>
+    <w:rsid w:val="000A3040"/>
+    <w:rsid w:val="001132C0"/>
     <w:rsid w:val="002112DA"/>
     <w:rsid w:val="002C583F"/>
-    <w:rsid w:val="00555F2B"/>
-    <w:rsid w:val="00571C5B"/>
+    <w:rsid w:val="00570712"/>
     <w:rsid w:val="006B5516"/>
+    <w:rsid w:val="006D1ECA"/>
     <w:rsid w:val="006F7735"/>
     <w:rsid w:val="007B2179"/>
     <w:rsid w:val="007D6E00"/>
     <w:rsid w:val="00946D57"/>
     <w:rsid w:val="00A76012"/>
     <w:rsid w:val="00AB0F1F"/>
     <w:rsid w:val="00B847F6"/>
     <w:rsid w:val="00C60EF7"/>
     <w:rsid w:val="00E34227"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -1456,54 +1536,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>107</Words>
-  <Characters>643</Characters>
+  <Words>110</Words>
+  <Characters>664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>749</CharactersWithSpaces>
+  <CharactersWithSpaces>773</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aleksandra Kubiak</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>